--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -48,67 +48,51 @@
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AAA7201" w14:textId="5237F070" w:rsidR="00625063" w:rsidRDefault="000D60B4" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC011AF" w14:textId="5C9EFF06" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="000D60B4" w:rsidP="00625063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>[</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> tahun]</w:t>
+        <w:t>[tanggal bulan tahun]</w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00B83422">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005856AD">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005856AD" w:rsidRPr="005856AD">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="009A407B">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00657D5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D14736">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B62466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -133,876 +117,555 @@
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Hal</w:t>
       </w:r>
       <w:r w:rsidR="000D60B4">
         <w:tab/>
         <w:t xml:space="preserve">: Permohonan </w:t>
       </w:r>
       <w:r w:rsidR="005A7CD6">
         <w:t xml:space="preserve">Surat Keterangan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E08D34" w14:textId="77777777" w:rsidR="009A407B" w:rsidRPr="005856AD" w:rsidRDefault="009A407B" w:rsidP="00F80BE9"/>
     <w:p w14:paraId="794BD246" w14:textId="77777777" w:rsidR="00F80BE9" w:rsidRDefault="00F80BE9" w:rsidP="00F80BE9"/>
     <w:p w14:paraId="0F95D68A" w14:textId="59B7BFF4" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="0019483F" w:rsidP="00F80BE9">
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005856AD">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C94676" w14:textId="553C0894" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="00625063">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005856AD">
-        <w:t>Yth</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Yth. </w:t>
       </w:r>
       <w:r w:rsidR="00625063">
         <w:t>Dekan FISIP UNMUL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6725D046" w14:textId="6CCEB114" w:rsidR="009C1664" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3D3AAF" w14:textId="1EECFD5A" w:rsidR="00BF584D" w:rsidRDefault="00BF584D" w:rsidP="00BF584D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C01727" w14:textId="77777777" w:rsidR="004C52D9" w:rsidRDefault="004C52D9" w:rsidP="00BF584D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D003E5D" w14:textId="77777777" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yang </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Yang bertanda tangan dibawah</w:t>
+      </w:r>
       <w:r w:rsidR="006F70F4">
         <w:t xml:space="preserve"> ini</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B7A53" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="008529AB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72358512" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Nama</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0A3F01F2" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2E3A64E0" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Program Studi </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610DA355" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>…..</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>No. HP</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>: ……………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>: ………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633FEE29" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A40AB2" w14:textId="6A92222E" w:rsidR="00625063" w:rsidRDefault="005A7CD6" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>…..</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> permohonan </w:t>
+        <w:t xml:space="preserve">dengan ini mengajukan permohonan </w:t>
       </w:r>
       <w:r w:rsidR="00046700">
-        <w:t>*</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">*) </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="36E3A151" w14:textId="6B271A37" w:rsidR="005A7CD6" w:rsidRPr="00481C2D" w:rsidRDefault="005A7CD6" w:rsidP="00481C2D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="DaftarParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481C2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Surat Keterangan </w:t>
       </w:r>
       <w:r w:rsidR="00481C2D" w:rsidRPr="00481C2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">verifikasi dan validasi </w:t>
       </w:r>
       <w:r w:rsidR="00481C2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00481C2D" w:rsidRPr="00481C2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">jazah </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> fakultas</w:t>
+        <w:t>jazah dari fakultas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62961F27" w14:textId="74E0BA93" w:rsidR="00481C2D" w:rsidRPr="00481C2D" w:rsidRDefault="00481C2D" w:rsidP="00481C2D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="DaftarParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481C2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surat Keterangan </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> di </w:t>
+        <w:t xml:space="preserve">Surat Keterangan diterima di </w:t>
       </w:r>
       <w:r w:rsidR="00FD4A04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FISIP </w:t>
       </w:r>
       <w:r w:rsidRPr="00481C2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universitas </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Universitas Mulawarman</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="204D8559" w14:textId="5D4CB3DC" w:rsidR="0010600C" w:rsidRPr="00481C2D" w:rsidRDefault="00481C2D" w:rsidP="00481C2D">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00481C2D">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0010600C" w:rsidRPr="00481C2D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0010600C" w:rsidRPr="00481C2D">
         <w:tab/>
         <w:t xml:space="preserve">Surat </w:t>
       </w:r>
       <w:r w:rsidRPr="00481C2D">
         <w:t>Permohonan</w:t>
       </w:r>
       <w:r w:rsidR="0010600C" w:rsidRPr="00481C2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00481C2D">
-        <w:t>penerbitan</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> wisuda</w:t>
+        <w:t>penerbitan ijazah S1/S2 sebelum wisuda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CFF713" w14:textId="25116992" w:rsidR="00625063" w:rsidRDefault="00625063" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280BDF95" w14:textId="2553F690" w:rsidR="00046700" w:rsidRDefault="00046700" w:rsidP="009B5D36">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Kelengkapan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kelengkapan yang diperlukan dalam bentuk softcopy sebagai berikut :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3410FE6E" w14:textId="3F69F1F3" w:rsidR="00046700" w:rsidRDefault="00046700" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> yang diperlukan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>1.  Fotocopy KTP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E73C3DA" w14:textId="578752E5" w:rsidR="00046700" w:rsidRDefault="00046700" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>dalam</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>2.  Fotocopy Transkip Nilai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D840F8D" w14:textId="4B44C262" w:rsidR="00046700" w:rsidRDefault="00046700" w:rsidP="009B5D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>3.  Fotocopy Ijazah</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B298AEF" w14:textId="77777777" w:rsidR="009B5D36" w:rsidRDefault="009B5D36" w:rsidP="008529AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066573C5" w14:textId="13565F3C" w:rsidR="001E5743" w:rsidRDefault="006F70F4" w:rsidP="008529AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>bentuk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Demikian </w:t>
+      </w:r>
+      <w:r w:rsidR="00625063">
+        <w:t xml:space="preserve">saya </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> softcopy </w:t>
-[...106 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>sampaikan, a</w:t>
       </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t>tas</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">tas perhatian dan </w:t>
+      </w:r>
       <w:r w:rsidR="004C52D9">
         <w:t>dukungannya</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001E5743">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A3660">
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidR="00BF584D">
-        <w:t>ucapkan</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">ucapkan terima kasih. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9F0DAF" w14:textId="77777777" w:rsidR="000D60B4" w:rsidRDefault="000D60B4" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725BF72F" w14:textId="77777777" w:rsidR="009D7501" w:rsidRPr="005856AD" w:rsidRDefault="009D7501" w:rsidP="009C1664">
       <w:pPr>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BF57E1" w14:textId="77777777" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="00192138">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EEDD439" w14:textId="48A06B03" w:rsidR="005856AD" w:rsidRDefault="007A3660" w:rsidP="007A3660">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4469" w:firstLine="571"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hormat Saya,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495C3EFB" w14:textId="4D362A94" w:rsidR="008529AB" w:rsidRDefault="007A3660" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFD83D3" w14:textId="0EB7212E" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22808800" w14:textId="37EE3ADF" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495552CE" w14:textId="77777777" w:rsidR="008529AB" w:rsidRDefault="008529AB" w:rsidP="008529AB">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A6703BA" w14:textId="4D0E2B07" w:rsidR="008529AB" w:rsidRDefault="007A3660" w:rsidP="007A3660">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4678" w:firstLine="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE0C92F" w14:textId="4B1832F9" w:rsidR="009C1664" w:rsidRPr="008529AB" w:rsidRDefault="0017578B" w:rsidP="007A3660">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="TidakAdaSpasi"/>
         <w:ind w:left="4678" w:firstLine="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009303EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NI</w:t>
       </w:r>
       <w:r w:rsidR="007A3660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="009303EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A3660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>……………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6692F1DB" w14:textId="77777777" w:rsidR="009C1664" w:rsidRPr="005856AD" w:rsidRDefault="009C1664" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5539F9" w14:textId="0C666C5B" w:rsidR="00AC5783" w:rsidRPr="00046700" w:rsidRDefault="00046700" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00046700">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Catatan</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Catatan :</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50579635" w14:textId="24A880F2" w:rsidR="00046700" w:rsidRPr="00046700" w:rsidRDefault="00046700" w:rsidP="009C1664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046700">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">*) = </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> diperlukan</w:t>
+        <w:t>*) = Pilih salah satu yang akan diperlukan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03639079" w14:textId="695681D9" w:rsidR="00F21ABC" w:rsidRDefault="008E4A83" w:rsidP="00F80BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="005A5EB1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F581864" wp14:editId="5625A192">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F581864" wp14:editId="1B7607B4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5324475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6724650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="638175" cy="590550"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="887195473" name="Picture 887195473" descr="D:\LOGO BLU_CIRCLE.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="D:\LOGO BLU_CIRCLE.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -1034,58 +697,58 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F21ABC" w:rsidSect="00AA65D3">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="142" w:right="1418" w:bottom="567" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="362921DA" w14:textId="77777777" w:rsidR="00274184" w:rsidRDefault="00274184" w:rsidP="00F80BE9">
+    <w:p w14:paraId="357E1F1C" w14:textId="77777777" w:rsidR="00FB491D" w:rsidRDefault="00FB491D" w:rsidP="00F80BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EC107A8" w14:textId="77777777" w:rsidR="00274184" w:rsidRDefault="00274184" w:rsidP="00F80BE9">
+    <w:p w14:paraId="36DBAD28" w14:textId="77777777" w:rsidR="00FB491D" w:rsidRDefault="00FB491D" w:rsidP="00F80BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1121,58 +784,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2753D179" w14:textId="77777777" w:rsidR="00274184" w:rsidRDefault="00274184" w:rsidP="00F80BE9">
+    <w:p w14:paraId="33D0CA7A" w14:textId="77777777" w:rsidR="00FB491D" w:rsidRDefault="00FB491D" w:rsidP="00F80BE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CD0EE0E" w14:textId="77777777" w:rsidR="00274184" w:rsidRDefault="00274184" w:rsidP="00F80BE9">
+    <w:p w14:paraId="1C3764D2" w14:textId="77777777" w:rsidR="00FB491D" w:rsidRDefault="00FB491D" w:rsidP="00F80BE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00671D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F856A8EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -2669,51 +2332,50 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1631083042">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="532815414">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="336540447">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="357120334">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1908151330">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1269193731">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036545D"/>
     <w:rsid w:val="00006475"/>
     <w:rsid w:val="00016104"/>
     <w:rsid w:val="00017A15"/>
     <w:rsid w:val="00017A22"/>
     <w:rsid w:val="00026005"/>
@@ -2795,95 +2457,97 @@
     <w:rsid w:val="00210296"/>
     <w:rsid w:val="00227DBC"/>
     <w:rsid w:val="00230DCB"/>
     <w:rsid w:val="0023166C"/>
     <w:rsid w:val="0023357E"/>
     <w:rsid w:val="002369A8"/>
     <w:rsid w:val="00241F4B"/>
     <w:rsid w:val="00242945"/>
     <w:rsid w:val="0024348D"/>
     <w:rsid w:val="00243D94"/>
     <w:rsid w:val="00253562"/>
     <w:rsid w:val="0026096B"/>
     <w:rsid w:val="00265441"/>
     <w:rsid w:val="00267755"/>
     <w:rsid w:val="002733DE"/>
     <w:rsid w:val="00274184"/>
     <w:rsid w:val="00274E4E"/>
     <w:rsid w:val="00275DCD"/>
     <w:rsid w:val="0028618C"/>
     <w:rsid w:val="00287EF8"/>
     <w:rsid w:val="00291305"/>
     <w:rsid w:val="00294BE3"/>
     <w:rsid w:val="002A2370"/>
     <w:rsid w:val="002A2D33"/>
     <w:rsid w:val="002A2D5E"/>
+    <w:rsid w:val="002A3B46"/>
     <w:rsid w:val="002B675E"/>
     <w:rsid w:val="002C2886"/>
     <w:rsid w:val="002C3F04"/>
     <w:rsid w:val="002C6471"/>
     <w:rsid w:val="002D17D8"/>
     <w:rsid w:val="002D1F0F"/>
     <w:rsid w:val="002D296E"/>
     <w:rsid w:val="002E0772"/>
     <w:rsid w:val="002E3E5E"/>
     <w:rsid w:val="002F6583"/>
     <w:rsid w:val="002F7D4B"/>
     <w:rsid w:val="00310185"/>
     <w:rsid w:val="0031203B"/>
     <w:rsid w:val="00312B51"/>
     <w:rsid w:val="00312CE1"/>
     <w:rsid w:val="00320CEA"/>
     <w:rsid w:val="00322EF2"/>
     <w:rsid w:val="00326998"/>
     <w:rsid w:val="003316BD"/>
     <w:rsid w:val="00331CA4"/>
     <w:rsid w:val="00335545"/>
     <w:rsid w:val="00340E19"/>
     <w:rsid w:val="00343DE1"/>
     <w:rsid w:val="00352882"/>
     <w:rsid w:val="003538D1"/>
     <w:rsid w:val="003539FB"/>
     <w:rsid w:val="00360532"/>
     <w:rsid w:val="00362BD2"/>
     <w:rsid w:val="003640CA"/>
     <w:rsid w:val="0036545D"/>
     <w:rsid w:val="003763A9"/>
     <w:rsid w:val="003766F1"/>
     <w:rsid w:val="00376CCF"/>
     <w:rsid w:val="003834E3"/>
     <w:rsid w:val="00391D70"/>
     <w:rsid w:val="003A2A2A"/>
     <w:rsid w:val="003A539F"/>
     <w:rsid w:val="003B13CF"/>
     <w:rsid w:val="003B2523"/>
     <w:rsid w:val="003B3B80"/>
     <w:rsid w:val="003C01FF"/>
     <w:rsid w:val="003C04F0"/>
     <w:rsid w:val="003D0650"/>
     <w:rsid w:val="003E3A6A"/>
     <w:rsid w:val="003F5D5C"/>
+    <w:rsid w:val="00401E8A"/>
     <w:rsid w:val="00405CCD"/>
     <w:rsid w:val="00405D14"/>
     <w:rsid w:val="004070FE"/>
     <w:rsid w:val="004100A1"/>
     <w:rsid w:val="00416B6D"/>
     <w:rsid w:val="00422B80"/>
     <w:rsid w:val="004264BB"/>
     <w:rsid w:val="004318BE"/>
     <w:rsid w:val="00431B95"/>
     <w:rsid w:val="004349B6"/>
     <w:rsid w:val="00434A1F"/>
     <w:rsid w:val="0043612C"/>
     <w:rsid w:val="004469D7"/>
     <w:rsid w:val="004543C0"/>
     <w:rsid w:val="004566BE"/>
     <w:rsid w:val="00456AB3"/>
     <w:rsid w:val="00461C87"/>
     <w:rsid w:val="00463885"/>
     <w:rsid w:val="004746E4"/>
     <w:rsid w:val="00475E3E"/>
     <w:rsid w:val="00477B95"/>
     <w:rsid w:val="00477BB5"/>
     <w:rsid w:val="00480574"/>
     <w:rsid w:val="00481C2D"/>
     <w:rsid w:val="004826B1"/>
@@ -3245,92 +2909,93 @@
     <w:rsid w:val="00F02B39"/>
     <w:rsid w:val="00F10B9D"/>
     <w:rsid w:val="00F14FD8"/>
     <w:rsid w:val="00F164E6"/>
     <w:rsid w:val="00F16FF3"/>
     <w:rsid w:val="00F21ABC"/>
     <w:rsid w:val="00F238D8"/>
     <w:rsid w:val="00F34440"/>
     <w:rsid w:val="00F42B35"/>
     <w:rsid w:val="00F446C2"/>
     <w:rsid w:val="00F50A18"/>
     <w:rsid w:val="00F516A2"/>
     <w:rsid w:val="00F51931"/>
     <w:rsid w:val="00F54C1D"/>
     <w:rsid w:val="00F6466D"/>
     <w:rsid w:val="00F65F0B"/>
     <w:rsid w:val="00F76751"/>
     <w:rsid w:val="00F773E4"/>
     <w:rsid w:val="00F80733"/>
     <w:rsid w:val="00F80BE9"/>
     <w:rsid w:val="00F85DF0"/>
     <w:rsid w:val="00F87EFC"/>
     <w:rsid w:val="00F97338"/>
     <w:rsid w:val="00F97474"/>
     <w:rsid w:val="00FA02DB"/>
+    <w:rsid w:val="00FB491D"/>
     <w:rsid w:val="00FC1472"/>
     <w:rsid w:val="00FC6BAD"/>
     <w:rsid w:val="00FD14C5"/>
     <w:rsid w:val="00FD16D4"/>
     <w:rsid w:val="00FD2C4D"/>
     <w:rsid w:val="00FD3866"/>
     <w:rsid w:val="00FD4807"/>
     <w:rsid w:val="00FD4A04"/>
     <w:rsid w:val="00FD638A"/>
     <w:rsid w:val="00FD7048"/>
     <w:rsid w:val="00FD73BD"/>
     <w:rsid w:val="00FE39B1"/>
     <w:rsid w:val="00FE4294"/>
     <w:rsid w:val="00FF033A"/>
     <w:rsid w:val="00FF2B33"/>
     <w:rsid w:val="00FF4811"/>
     <w:rsid w:val="00FF53B8"/>
     <w:rsid w:val="00FF5916"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="493312A3"/>
   <w15:docId w15:val="{B58E5089-34BA-40C0-9A16-502942F483D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -3700,342 +3365,342 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Judul1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Judul1KAR"/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Judul2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Judul2KAR"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Judul3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Judul3KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Judul4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Judul4KAR"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036545D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul1KAR">
+    <w:name w:val="Judul 1 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul1"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul2KAR">
+    <w:name w:val="Judul 2 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul2"/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul3KAR">
+    <w:name w:val="Judul 3 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul3"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Judul4KAR">
+    <w:name w:val="Judul 4 KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="Judul4"/>
     <w:semiHidden/>
     <w:rsid w:val="0036545D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="TidakAdaSpasi">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC092D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="HeaderKAR"/>
     <w:rsid w:val="00267755"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
+    <w:name w:val="Header KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00267755"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="KisiTabel">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TabelNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A07BEE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="TeksBalon">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TeksBalonKAR"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksBalonKAR">
+    <w:name w:val="Teks Balon KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:link w:val="TeksBalon"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00706696"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="FooterKAR"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80BE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
+    <w:name w:val="Footer KAR"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F80BE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D296E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="SebutanYangBelumTerselesaikan">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="FontParagrafDefault"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D296E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1379083936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4335,66 +4000,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E0B9561-86BE-4C8D-961F-0906903BCE0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>123</Words>
-  <Characters>702</Characters>
+  <Words>119</Words>
+  <Characters>683</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deftones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>824</CharactersWithSpaces>
+  <CharactersWithSpaces>801</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eXPerience</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>